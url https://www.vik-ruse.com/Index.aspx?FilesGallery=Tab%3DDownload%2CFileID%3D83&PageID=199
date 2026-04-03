--- v0 (2025-10-04)
+++ v1 (2026-04-03)
@@ -1,167 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00563927" w:rsidRPr="00171789" w:rsidRDefault="00FE1E90" w:rsidP="00563927">
+    <w:p w14:paraId="1858A34E" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00171789" w:rsidRDefault="00FE1E90" w:rsidP="00563927">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14A7D7F7" wp14:editId="0614D6B5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5462850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1283942</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1219200" cy="337930"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Правоъгълник 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1219200" cy="337930"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00FE1E90" w:rsidRDefault="00FE1E90" w:rsidP="00FE1E90">
+                          <w:p w14:paraId="74C9B42E" w14:textId="77777777" w:rsidR="00FE1E90" w:rsidRDefault="00FE1E90" w:rsidP="00FE1E90">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                               </w:rPr>
                               <w:t>Обр. №-1П</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Правоъгълник 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:430.15pt;margin-top:-101.1pt;width:96pt;height:26.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHrtC5qQIAAHYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u1DAQviPxDpbvNJu0pXTVbLVqVYRU&#10;tRUt6tnr2E0kx2Ns7ybLiTMvwSsguCAQPEP6RoydbFpaxAGx0jpjz8w3/3Nw2NaKrIR1FeicplsT&#10;SoTmUFT6Jqdvrk6evaDEeaYLpkCLnK6Fo4ezp08OGjMVGZSgCmEJgmg3bUxOS+/NNEkcL0XN3BYY&#10;oZEpwdbM49XeJIVlDaLXKskmk+dJA7YwFrhwDl+PeyadRXwpBffnUjrhicop+ubjaeO5CGcyO2DT&#10;G8tMWfHBDfYPXtSs0mh0hDpmnpGlrR5B1RW34ED6LQ51AlJWXMQYMJp08iCay5IZEWPB5Dgzpsn9&#10;P1h+trqwpCpymlGiWY0l6j7evu8+dZ+7n7cfui/4/9796L5230gWstUYN0WlS3Nhh5tDMoTeSluH&#10;LwZF2pjh9Zhh0XrC8THN0n0sGyUcedvbe/vbsQTJnbaxzr8UUJNA5NRiBWNi2erUebSIohuRYEzD&#10;SaVUrKLSvz2gYHhJgsO9i5HyayWCnNKvhcTA0aksGogtJ46UJSuGzcI4F9qnPatkheifdyf4C3lA&#10;+FEj3iJgQJbo0Ig9AIR2fozdwwzyQVXEjh2VJ39zrFceNaJl0H5UrisN9k8ACqMaLPfymyT1qQlZ&#10;8u2iRZFALqBYY4dY6EfHGX5SYWVOmfMXzOKsYDFx/v05HlJBk1MYKEpKsO/+9B7ksYWRS0mDs5dT&#10;93bJrKBEvdLY3Pvpzk4Y1njZ2d3L8GLvcxb3OXpZHwFWLMVNY3gkg7xXG1JaqK9xTcyDVWQxzdF2&#10;Trm3m8uR73cCLhou5vMohgNqmD/Vl4YH8JDg0HlX7TWzZmhPj419Bps5ZdMHXdrLBk0N86UHWcUW&#10;vsvrkHoc7thDwyIK2+P+PUrdrcvZLwAAAP//AwBQSwMEFAAGAAgAAAAhAONKPHzhAAAADgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxauwaqEOJUgIQQ6gJRYO/Y0yQiHkex8+jf&#10;465gOXeO7pwpdovr2IRDaD0p2KwFMCTjbUu1gq/Pl1UGLERNVneeUMEJA+zKy4tC59bP9IHTIdYs&#10;lVDItYImxj7nPJgGnQ5r3yOl3dEPTsc0DjW3g55Tueu4FGLLnW4pXWh0j88Nmp/D6BR8++PT7ExF&#10;b9PpvR1f94Mx2V6p66vl8QFYxCX+wXDWT+pQJqfKj2QD6xRkW3GTUAUrKaQEdkbEnUxZlbLN7b0A&#10;Xhb8/xvlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAHrtC5qQIAAHYFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDjSjx84QAAAA4BAAAPAAAA&#10;AAAAAAAAAAAAAAMFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAEQYAAAAA&#10;" filled="f" stroked="f" strokeweight="1pt">
+              <v:rect w14:anchorId="14A7D7F7" id="Правоъгълник 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:430.15pt;margin-top:-101.1pt;width:96pt;height:26.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDipAFrcgIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r47Tdl2COEXQosOA&#10;og3WDj0rslQbkEWNUmJnXz9KdpyuLXYY5oNMieQjRT5qcdk1hu0U+hpswfOTCWfKSihr+1zwH483&#10;n75w5oOwpTBgVcH3yvPL5ccPi9bN1RQqMKVCRiDWz1tX8CoEN88yLyvVCH8CTllSasBGBNric1ai&#10;aAm9Mdl0MvmctYClQ5DKezq97pV8mfC1VjLca+1VYKbglFtIK6Z1E9dsuRDzZxSuquWQhviHLBpR&#10;Wwo6Ql2LINgW6zdQTS0RPOhwIqHJQOtaqnQHuk0+eXWbh0o4le5CxfFuLJP/f7Dybvfg1khlaJ2f&#10;exLjLTqNTfxTfqxLxdqPxVJdYJIO82k+ow5wJkl3enoxO03VzI7eDn34qqBhUSg4UjNSjcTu1geK&#10;SKYHkxjMwk1tTGqIsX8ckGE8yY4pJinsjYp2xn5XmtUlJTVNARJ71JVBthPUdyGlsiHvVZUoVX98&#10;PqEvEoDgR4+0S4ARWVNCI/YAEJn5FruHGeyjq0rkG50nf0usdx49UmSwYXRuagv4HoChWw2Re/tD&#10;kfrSxCqFbtORSRQ3UO7XyBD6KfBO3tTUmVvhw1og0Z6aSaMc7mnRBtqCwyBxVgH+eu882hMbSctZ&#10;S2NUcP9zK1BxZr5Z4uksPzuLc5c2Z+cXU9rgS83mpcZumyugjuX0aDiZxGgfzEHUCM0TTfwqRiWV&#10;sJJiF1wGPGyuQj/e9GZItVolM5o1J8KtfXAygscCR+Y9dk8C3UDPQMS+g8PIifkrlva20dPCahtA&#10;14nCx7oOpac5TRwa3pT4ELzcJ6vjy7f8DQAA//8DAFBLAwQUAAYACAAAACEA40o8fOEAAAAOAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Fq7BqoQ4lSAhBDqAlFg79jTJCIeR7Hz&#10;6N/jrmA5d47unCl2i+vYhENoPSnYrAUwJONtS7WCr8+XVQYsRE1Wd55QwQkD7MrLi0Ln1s/0gdMh&#10;1iyVUMi1gibGPuc8mAadDmvfI6Xd0Q9OxzQONbeDnlO567gUYsudbildaHSPzw2an8PoFHz749Ps&#10;TEVv0+m9HV/3gzHZXqnrq+XxAVjEJf7BcNZP6lAmp8qPZAPrFGRbcZNQBSsppAR2RsSdTFmVss3t&#10;vQBeFvz/G+UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOKkAWtyAgAAQQUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAONKPHzhAAAADgEAAA8A&#10;AAAAAAAAAAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" filled="f" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00FE1E90" w:rsidRDefault="00FE1E90" w:rsidP="00FE1E90">
+                    <w:p w14:paraId="74C9B42E" w14:textId="77777777" w:rsidR="00FE1E90" w:rsidRDefault="00FE1E90" w:rsidP="00FE1E90">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                         <w:t>Обр. №-1П</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00563927" w:rsidRPr="00171789">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ДО</w:t>
@@ -193,2438 +193,2398 @@
       <w:r w:rsidR="00563927">
         <w:t>………..</w:t>
       </w:r>
       <w:r w:rsidR="00563927" w:rsidRPr="00361B16">
         <w:t>20....</w:t>
       </w:r>
       <w:r w:rsidR="00563927">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00563927" w:rsidRPr="00361B16">
         <w:t>г</w:t>
       </w:r>
       <w:r w:rsidR="00563927">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00563927">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="1B7DA681" w14:textId="2E23B9E0" w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171789">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>УПРАВИТЕЛЯ</w:t>
       </w:r>
       <w:r w:rsidR="004A15E5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                                                      </w:t>
       </w:r>
       <w:r w:rsidR="004A15E5" w:rsidRPr="00C148C5">
         <w:t>Сума:</w:t>
       </w:r>
       <w:r w:rsidR="004A15E5">
-        <w:t>..............................лв.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
+        <w:t>..............................</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76F21">
+        <w:t>евро</w:t>
+      </w:r>
+      <w:r w:rsidR="004A15E5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E695B0F" w14:textId="77777777" w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">НА „ВОДОСНАБДЯВАНЕ                                               </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00171789" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="6AD73121" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00171789" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>И КАНАЛИЗАЦИЯ“ ООД − РУСЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="5C84A14B" w14:textId="77777777" w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="672CA012" w14:textId="77777777" w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00171789" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="3605CCF9" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00171789" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="17953EA8" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="53917079" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DC1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="0D94A9B4" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ЗА ИЗГОТВЯНЕ  НА СТАНОВИЩЕ С ИЗХОДНИ ДАННИ И УСЛОВИЯ ЗА ПРИСЪЕДИНЯВАНЕ КЪМ ВОДОСНАБДИТЕЛНАТА И/ИЛИ КАНАЛИЗАЦИОННА МРЕЖ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="1B3F0668" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Юридическо лице:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="5BE5771B" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>...........................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>.......................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="0D1730E9" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t xml:space="preserve">със седалище и адрес на управление: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="4DBC15EA" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>гр./с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>................</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">............................., </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>ул.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>.........................................................</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">............................... </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>№</w:t>
       </w:r>
       <w:r>
         <w:t>......</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="43A17F7C" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>ЕИК........................................................IBAN....................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t xml:space="preserve">................... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="25A48AD8" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>представлявано от..................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="346F4F4B" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t xml:space="preserve">ЕГН/за еднолични търговци/........................................                                      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="2D41CD62" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Физическо лице:</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="5070F9F9" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk21004655"/>
       <w:r w:rsidRPr="00361B16">
         <w:t>........................................................................................................................ЕГН..................................</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="1932A957" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>Постоянен адрес:....................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="479726F4" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Упълномощено лице:</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="0CBE28E6" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>........................................................................................................................ЕГН..................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="7633B341" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>по нотариално заверено пълномощно .................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="3870AB31" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="556443E7" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Г-Н  УПРАВИТЕЛ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="028DCB3D" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>Желая да ми предоставите становище с изходни данни и условия за присъединяване, необходими за проектирането на водопроводно и/или канализационно отклонение и на инсталациите и мрежите, разположени в имота, представляващ урегулиран/неурегулиран/ поземлен имот/идентификатор………....…………….,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>кв……………….</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>парцел………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="14BAA03B" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>местност………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>административен адрес</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t xml:space="preserve">….............................................................................                      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="56A1AC56" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>във връзка с</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> обект………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="135D32DD" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1418" w:hanging="1069"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>1. Изграждане на нов обект в имот, който не е водоснабден/отводнен;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="79751708" w14:textId="77777777" w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1418" w:hanging="1069"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>2. Водоснабдяване на съществуващ обект в имот, който не е водоснабден;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00B82A46">
+    <w:p w14:paraId="1C018A71" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00B82A46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1418" w:hanging="1069"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t xml:space="preserve">3. Промяна в параметрите на водоснабдяването на съществуващ обект в имот и/или  </w:t>
       </w:r>
       <w:r w:rsidR="00B82A46" w:rsidRPr="00B82A46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>изграждане на нов обект;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="0228C056" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1418" w:hanging="1069"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>4. Водоснабдяване на имот, в който не се предвижда реализиране на застрояване</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="706747F4" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1418" w:hanging="1069"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>5. Временно водоснабдяване на поставяеми и временни обекти</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>съгласно чл.56 от ЗУТ</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="45405BFF" w14:textId="77777777" w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="511615E2" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/Вярното се отбелязва с“ </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Х“</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="57526D8B" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Прогнозни оразмерителни водни количества (л/сек.):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2456"/>
         <w:gridCol w:w="2422"/>
         <w:gridCol w:w="2462"/>
         <w:gridCol w:w="2488"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidTr="00364B5D">
+      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w14:paraId="18912764" w14:textId="77777777" w:rsidTr="00364B5D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="104163A9" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Водни количества (л/с)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2422" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="37990F08" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Питейно-битови  (л/с)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="05E26812" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Технологични  (л/с)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="59BF3CED" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Противопожарни  (л/с)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidTr="00364B5D">
+      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w14:paraId="0A172560" w14:textId="77777777" w:rsidTr="00364B5D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="13A0F242" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ползвани по (т.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2422" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="207A9A08" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="1A73E665" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="6B5A8116" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidTr="00364B5D">
+      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w14:paraId="7CAA7C10" w14:textId="77777777" w:rsidTr="00364B5D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="35019B6F" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Допълнителни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2422" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="19B4B6B6" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="44D21F3C" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="4C0526B3" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidTr="00364B5D">
+      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w14:paraId="67514B2D" w14:textId="77777777" w:rsidTr="00364B5D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="33666641" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Общо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2422" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="7A6D8993" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="5743D4EC" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="604C39C6" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="34BDECEB" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="60" w:afterLines="60" w:after="144"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>за временно водоснабдяване на обекта по време на строителството: ...........................</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t xml:space="preserve"> л/с </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="7536B89A" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:before="60" w:afterLines="60" w:after="144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Необходим напор </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t xml:space="preserve">........................ </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>м.в.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>стълб</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="4F54E5DA" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:before="60" w:afterLines="60" w:after="144"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>Характер на консумиране ………………………………………………………………...………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="0702CA6B" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Прогнозни оразмерителни</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>отпадъчни водни количества (л/сек.) и качество:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1397"/>
         <w:gridCol w:w="1397"/>
         <w:gridCol w:w="1397"/>
         <w:gridCol w:w="1398"/>
         <w:gridCol w:w="1397"/>
         <w:gridCol w:w="1397"/>
         <w:gridCol w:w="1398"/>
         <w:gridCol w:w="47"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidTr="00364B5D">
+      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w14:paraId="5BE40B36" w14:textId="77777777" w:rsidTr="00364B5D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9828" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="111C25C5" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2398"/>
               <w:gridCol w:w="2398"/>
               <w:gridCol w:w="2398"/>
               <w:gridCol w:w="2398"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidTr="00364B5D">
+            <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w14:paraId="13B74924" w14:textId="77777777" w:rsidTr="00364B5D">
               <w:trPr>
                 <w:trHeight w:val="253"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1250" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+                <w:p w14:paraId="7FE1A132" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="bg-BG"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00361B16">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Водни количества (л/с)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1250" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+                <w:p w14:paraId="0DF208EF" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00361B16">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Битови  (л/с)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1250" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+                <w:p w14:paraId="194D5F6A" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00361B16">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Производствени  (л/с)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1250" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+                <w:p w14:paraId="48522DE3" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00361B16">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Дъждовни  (л/с)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidTr="00364B5D">
+            <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w14:paraId="4CF40DD7" w14:textId="77777777" w:rsidTr="00364B5D">
               <w:trPr>
                 <w:trHeight w:val="253"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1250" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+                <w:p w14:paraId="797D9E3A" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00361B16">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Отвеждани по (т.3)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1250" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+                <w:p w14:paraId="632C0118" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00361B16">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1250" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+                <w:p w14:paraId="2A32D075" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00361B16">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1250" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+                <w:p w14:paraId="7A73F111" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00361B16">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidTr="00364B5D">
+            <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w14:paraId="38082787" w14:textId="77777777" w:rsidTr="00364B5D">
               <w:trPr>
                 <w:trHeight w:val="253"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1250" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+                <w:p w14:paraId="49C3C3E7" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00361B16">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Допълнителни</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1250" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+                <w:p w14:paraId="763F43BD" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00361B16">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1250" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+                <w:p w14:paraId="7416AD28" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00361B16">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1250" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+                <w:p w14:paraId="24FDCF58" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00361B16">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="2BE1479A" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Отводнена площ</w:t>
             </w:r>
             <w:r w:rsidRPr="00361B16">
               <w:t xml:space="preserve"> ..........................................</w:t>
             </w:r>
             <w:r w:rsidRPr="00F2232B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ха</w:t>
             </w:r>
             <w:r w:rsidRPr="00361B16">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="7C84A573" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+          <w:p w14:paraId="07CC2A10" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Прогнозни максимални концентрации на веществата в тях</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="3E764FE6" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidTr="00364B5D">
+      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w14:paraId="758FD96F" w14:textId="77777777" w:rsidTr="00364B5D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="47" w:type="dxa"/>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="568EFC98" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Показатели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="467D353A" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>БПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="4C6FBC06" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ХПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="758D16BB" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>НВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="40ADFAFF" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="6D82D43D" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="4F150C90" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">pH              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidTr="00364B5D">
+      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w14:paraId="10C96E05" w14:textId="77777777" w:rsidTr="00364B5D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="47" w:type="dxa"/>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="2A957175" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Мярка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="422E7257" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mg/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="0AE54F79" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mg/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="1A267C99" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mg/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="5186B06E" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mg/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="372B444D" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mg/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="11E81DBC" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidTr="00364B5D">
+      <w:tr w:rsidR="00563927" w:rsidRPr="00361B16" w14:paraId="7D598ECB" w14:textId="77777777" w:rsidTr="00364B5D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="47" w:type="dxa"/>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="1A8E7C8D" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Стойност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="674CF2AE" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="0E06E5AA" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="39A5662D" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="194DA7C3" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="5329AE65" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
+          <w:p w14:paraId="01142845" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00364B5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361B16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="6FC7F6A2" w14:textId="77777777" w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="654D9804" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Лице и а</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>дрес за кореспонденция:</w:t>
       </w:r>
       <w:r>
         <w:t>………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="6CCDB255" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>гр./с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>...............................,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2691,329 +2651,329 @@
       <w:r w:rsidRPr="00361B16">
         <w:t xml:space="preserve"> телефон ....................................</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.., </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>факс......................</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">..........., </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>е-mail .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>.....................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="2A3F61C3" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Прилагам следните документи</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="5C964B7B" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>Копие от документ за собственост на титуляря на правото на собственост и/или на учреденото право на строеж в чужд имот;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="0CDA9F21" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>Копие (извадка) от действащ подробен устройствен план;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="3A17689D" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>Решение на съсобствениците при съсобственост на поземлен имот;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="2F152EA5" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>Нотариално заверено пълномощно..................................................…....................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="5AAB4116" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t xml:space="preserve">Скица на имота от картата на възстановената собственост или от кадастралната карта и </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кадастралния </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>регистър.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="76ECDE54" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:r w:rsidRPr="00361B16">
         <w:t>Предполагаем (очакван) период за изготвяне на инвестиционния проект за водопроводното и/или канализационно отклонение…………………………………….……………..……………..;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="781A2796" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>Предполагаем (очакван) период за въвеждане на обекта в експлоатация ………...……………..;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="1E6D9510" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>Желая  да получа становището с изходните данни и условията за присъединяване на:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="6CFC4C1E" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1418" w:hanging="1069"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>хартиен носител</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="26011BC7" w14:textId="77777777" w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1418" w:hanging="1069"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t>електронен носител;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="139364F5" w14:textId="77777777" w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="1894BF4E" w14:textId="77777777" w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="1D7BE4EF" w14:textId="77777777" w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="350A773F" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="6D8D7E3B" w14:textId="77777777" w:rsidR="00563927" w:rsidRPr="00361B16" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:t xml:space="preserve">Дата: </w:t>
       </w:r>
       <w:r>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> /..</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>/ 20…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.. </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:t>г.                                                  С уважение: ……………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="68308F2C" w14:textId="77777777" w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
+    <w:p w14:paraId="29F18100" w14:textId="77777777" w:rsidR="00563927" w:rsidRDefault="00563927" w:rsidP="00563927">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Предоставените от Вас данни са защитени съгласно Закона за защита на личните данни и нормативните актове, регламентиращи защитата на информация</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> и се обработват само във връзка с предоставяне на ВиК</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>услуги.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E31FE4" w:rsidRDefault="00E31FE4" w:rsidP="00BE5A83">
+    <w:p w14:paraId="30EE93B3" w14:textId="77777777" w:rsidR="00E31FE4" w:rsidRDefault="00E31FE4" w:rsidP="00BE5A83">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00351BC2" w:rsidRDefault="00563927" w:rsidP="00E31FE4">
+    <w:p w14:paraId="4BA5046E" w14:textId="77777777" w:rsidR="00351BC2" w:rsidRDefault="00563927" w:rsidP="00E31FE4">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Моля</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> попълнете и подайте документа с входящ номер в </w:t>
@@ -3026,330 +2986,328 @@
       </w:r>
       <w:r w:rsidR="00BE5A83" w:rsidRPr="00BE5A83">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ентър</w:t>
       </w:r>
       <w:r w:rsidR="007816F4">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidR="00BE5A83" w:rsidRPr="00BE5A83">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007816F4">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">за обслужване на </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidR="00BD3BA5">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>клиенти</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="007816F4">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE5A83" w:rsidRPr="00BE5A83">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>на ул. Цариград 7, град Русе</w:t>
       </w:r>
       <w:r w:rsidR="00B409D2">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00351BC2" w:rsidSect="006B2902">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E10D92" w:rsidRDefault="00E10D92" w:rsidP="0029245D">
+    <w:p w14:paraId="35744168" w14:textId="77777777" w:rsidR="00B63681" w:rsidRDefault="00B63681" w:rsidP="0029245D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E10D92" w:rsidRDefault="00E10D92" w:rsidP="0029245D">
+    <w:p w14:paraId="76DE10F3" w14:textId="77777777" w:rsidR="00B63681" w:rsidRDefault="00B63681" w:rsidP="0029245D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="000D1D97" w:rsidRDefault="000D1D97">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C8FC681" w14:textId="77777777" w:rsidR="000D1D97" w:rsidRDefault="000D1D97">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="000D1D97" w:rsidRDefault="000D1D97">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A1E8728" w14:textId="77777777" w:rsidR="000D1D97" w:rsidRDefault="000D1D97">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="000D1D97" w:rsidRDefault="000D1D97">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F096A33" w14:textId="77777777" w:rsidR="000D1D97" w:rsidRDefault="000D1D97">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E10D92" w:rsidRDefault="00E10D92" w:rsidP="0029245D">
+    <w:p w14:paraId="284517FE" w14:textId="77777777" w:rsidR="00B63681" w:rsidRDefault="00B63681" w:rsidP="0029245D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E10D92" w:rsidRDefault="00E10D92" w:rsidP="0029245D">
+    <w:p w14:paraId="50560B72" w14:textId="77777777" w:rsidR="00B63681" w:rsidRDefault="00B63681" w:rsidP="0029245D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="000D1D97" w:rsidRDefault="000D1D97">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01398DD1" w14:textId="77777777" w:rsidR="000D1D97" w:rsidRDefault="000D1D97">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a7"/>
       <w:tblW w:w="11204" w:type="dxa"/>
       <w:tblInd w:w="-714" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1859"/>
       <w:gridCol w:w="9345"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0029245D" w:rsidTr="0029245D">
+    <w:tr w:rsidR="0029245D" w14:paraId="536BEF19" w14:textId="77777777" w:rsidTr="0029245D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1859" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0029245D" w:rsidRDefault="0029245D">
+        <w:p w14:paraId="2B4E6E01" w14:textId="77777777" w:rsidR="0029245D" w:rsidRDefault="0029245D">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:ind w:firstLine="322"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9345" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0029245D" w:rsidRPr="00630226" w:rsidRDefault="0029245D" w:rsidP="007134BC">
+        <w:p w14:paraId="7ADEE108" w14:textId="77777777" w:rsidR="0029245D" w:rsidRPr="00630226" w:rsidRDefault="0029245D" w:rsidP="007134BC">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:ind w:hanging="7"/>
             <w:rPr>
               <w:color w:val="003399"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="0029245D" w:rsidRDefault="0029245D">
+  <w:p w14:paraId="6EC065A0" w14:textId="77777777" w:rsidR="0029245D" w:rsidRDefault="0029245D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a7"/>
       <w:tblW w:w="11211" w:type="dxa"/>
       <w:tblInd w:w="-714" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1860"/>
       <w:gridCol w:w="9344"/>
       <w:gridCol w:w="7"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007816F4" w:rsidRPr="00C92D50" w:rsidTr="007816F4">
+    <w:tr w:rsidR="007816F4" w:rsidRPr="00C92D50" w14:paraId="271C59AA" w14:textId="77777777" w:rsidTr="007816F4">
       <w:trPr>
         <w:trHeight w:val="995"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1860" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="007816F4" w:rsidRPr="007115BC" w:rsidRDefault="007816F4" w:rsidP="00AA5FB6">
+        <w:p w14:paraId="205BF40F" w14:textId="77777777" w:rsidR="007816F4" w:rsidRPr="007115BC" w:rsidRDefault="007816F4" w:rsidP="00AA5FB6">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:ind w:firstLine="322"/>
           </w:pPr>
           <w:r w:rsidRPr="007115BC">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:noProof/>
               <w:lang w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B35CD27" wp14:editId="2A0C0B04">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="001A8F60" wp14:editId="15FB00D0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>541505</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>119380</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="564515" cy="564515"/>
                 <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="7" name="Картина 1" descr="logo-ViK-Ruse"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="7" name="Картина 1" descr="logo-ViK-Ruse"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
@@ -3360,145 +3318,144 @@
                                   <a14:imgEffect>
                                     <a14:saturation sat="200000"/>
                                   </a14:imgEffect>
                                 </a14:imgLayer>
                               </a14:imgProps>
                             </a:ext>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="564515" cy="564515"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:extLst/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9351" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w:rsidR="007816F4" w:rsidRPr="007115BC" w:rsidRDefault="007816F4" w:rsidP="00AA5FB6">
+        <w:p w14:paraId="02AEA40B" w14:textId="77777777" w:rsidR="007816F4" w:rsidRPr="007115BC" w:rsidRDefault="007816F4" w:rsidP="00AA5FB6">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="003399"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="007816F4" w:rsidRPr="00A33F07" w:rsidRDefault="007816F4" w:rsidP="00AA5FB6">
+        <w:p w14:paraId="00D7DD24" w14:textId="77777777" w:rsidR="007816F4" w:rsidRPr="00A33F07" w:rsidRDefault="007816F4" w:rsidP="00AA5FB6">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="34"/>
               <w:szCs w:val="34"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00A33F07">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="34"/>
               <w:szCs w:val="34"/>
             </w:rPr>
             <w:t>„ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ“ ООД – РУСЕ</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="007816F4" w:rsidRPr="007115BC" w:rsidRDefault="007816F4" w:rsidP="00AA5FB6">
+        <w:p w14:paraId="744B68D2" w14:textId="77777777" w:rsidR="007816F4" w:rsidRPr="007115BC" w:rsidRDefault="007816F4" w:rsidP="00AA5FB6">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007115BC">
             <w:rPr>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:color w:val="003399"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:eastAsia="bg-BG"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
-                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B0F549F" wp14:editId="062E2C23">
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="595AED9C" wp14:editId="105A5709">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="column">
                       <wp:posOffset>52854</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="paragraph">
                       <wp:posOffset>33356</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="5706036" cy="0"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:wrapNone/>
                     <wp:docPr id="3" name="Право съединение 2"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvCnPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="5706036" cy="0"/>
                             </a:xfrm>
                             <a:prstGeom prst="line">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:ln w="15875">
@@ -3514,59 +3471,59 @@
                             <a:fillRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="tx1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:bodyPr/>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:line w14:anchorId="2840BF8B" id="Право съединение 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="4.15pt,2.65pt" to="453.45pt,2.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzMHz0/AEAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNGmrdnejpnvY1XJB&#10;UPHzAK5jN5b8J9s06Q2uvASvgBAr7WV5hvSNGDtpdgVICMTF9ozn+2bm83h12SqJ9sx5YXSJp5Mc&#10;I6apqYTelfjd25tn5xj5QHRFpNGsxAfm8eX66ZNVYws2M7WRFXMISLQvGlviOgRbZJmnNVPET4xl&#10;Gi65cYoEMN0uqxxpgF3JbJbny6wxrrLOUOY9eK/7S7xO/JwzGl5x7llAssRQW0irS+s2rtl6RYqd&#10;I7YWdCiD/EMViggNSUeqaxIIeu/EL1RKUGe84WFCjcoM54Ky1AN0M81/6uZNTSxLvYA43o4y+f9H&#10;S1/uNw6JqsRzjDRR8ETd5+OH7kv3tfuOjh+Pn7rb7lt3193Dfg/7LZpF0RrrC8Be6Y0bLG83LirQ&#10;cqfiDr2hNgl9GIVmbUAUnIuzfJnPlxjR0132ALTOh+fMKBQPJZZCRw1IQfYvfIBkEHoKiW6pUQOT&#10;tzg/W6Qwb6SoboSU8dK73fZKOrQn8f3z+fziIlYPFI/CwJIanLGnvot0CgfJ+gSvGQeJoO5pnyEO&#10;JxtpCaVMh+nAKzVERxiHEkZg/mfgEB+hLA3u34BHRMpsdBjBSmjjfpc9tKeSeR9/UqDvO0qwNdUh&#10;vW+SBiYwKTf8ljjij+0Ef/jT6x8AAAD//wMAUEsDBBQABgAIAAAAIQB++Mzj2gAAAAUBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI5BSwMxFITvgv8hPMGL2MSKpV03W0RRxMtiK55fN3E3mLwsm3S7/fc+&#10;vdTTMMww85XrKXgx2iG5SBpuZgqEpSYaR62Gj+3z9RJEykgGfSSr4WgTrKvzsxILEw/0bsdNbgWP&#10;UCpQQ5dzX0iZms4GTLPYW+LsKw4BM9uhlWbAA48HL+dKLWRAR/zQYW8fO9t8b/ZBw6i2R+fN57x/&#10;qd1rclhfvT3VWl9eTA/3ILKd8qkMv/iMDhUz7eKeTBJew/KWixruWDhdqcUKxO7Py6qU/+mrHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzMHz0/AEAABsEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB++Mzj2gAAAAUBAAAPAAAAAAAAAAAAAAAA&#10;AFYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" strokecolor="#039" strokeweight="1.25pt">
+                  <v:line w14:anchorId="68597DCC" id="Право съединение 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="4.15pt,2.65pt" to="453.45pt,2.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlxu96wAEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jj2EkEyzkkSC9F&#10;G/TxATS1tAjwhSVryX/fJWXLQVugaNELRS53ZneGq+3DaA07AkbtXcuXi5ozcNJ32h1a/u3r87s7&#10;zmISrhPGO2j5CSJ/2L19sx1CAze+96YDZETiYjOElvcphaaqouzBirjwARxdKo9WJDrioepQDMRu&#10;TXVT15tq8NgF9BJipOjTdMl3hV8pkOmTUhESMy2n3lJZsaz7vFa7rWgOKEKv5bkN8Q9dWKEdFZ2p&#10;nkQS7DvqX6isluijV2khva28UlpC0UBqlvVPar70IkDRQubEMNsU/x+t/Hh8dC9INgwhNjG8YFYx&#10;KrT5S/2xsZh1ms2CMTFJwfVtvalXG87k5a66AgPG9B68ZXnTcqNd1iEacfwQExWj1EtKDhvHBpqe&#10;9d3tuqRFb3T3rI3JlxEP+0eD7CjyG9ar1f19fjaieJVGJ+MoeFVRdulkYCrwGRTTHfW9nCrkAYOZ&#10;VkgJLi3PvMZRdoYpamEG1n8GnvMzFMrw/Q14RpTK3qUZbLXz+Lvqaby0rKb8iwOT7mzB3nen8r7F&#10;Gpqi4tx54vOYvj4X+PW/3P0AAAD//wMAUEsDBBQABgAIAAAAIQB++Mzj2gAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5BSwMxFITvgv8hPMGL2MSKpV03W0RRxMtiK55fN3E3mLwsm3S7/fc+vdTT&#10;MMww85XrKXgx2iG5SBpuZgqEpSYaR62Gj+3z9RJEykgGfSSr4WgTrKvzsxILEw/0bsdNbgWPUCpQ&#10;Q5dzX0iZms4GTLPYW+LsKw4BM9uhlWbAA48HL+dKLWRAR/zQYW8fO9t8b/ZBw6i2R+fN57x/qd1r&#10;clhfvT3VWl9eTA/3ILKd8qkMv/iMDhUz7eKeTBJew/KWixruWDhdqcUKxO7Py6qU/+mrHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlxu96wAEAAN8DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB++Mzj2gAAAAUBAAAPAAAAAAAAAAAAAAAAABoE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="#039" strokeweight="1.25pt">
                     <v:stroke joinstyle="miter"/>
                   </v:line>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
         </w:p>
-        <w:p w:rsidR="007816F4" w:rsidRPr="00A33F07" w:rsidRDefault="007816F4" w:rsidP="000D1D97">
+        <w:p w14:paraId="0C0140B7" w14:textId="77777777" w:rsidR="007816F4" w:rsidRPr="00A33F07" w:rsidRDefault="007816F4" w:rsidP="000D1D97">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
           <w:r w:rsidRPr="00A33F07">
             <w:rPr>
@@ -3708,99 +3665,99 @@
             <w:t>office@vik-ruse.com;</w:t>
           </w:r>
           <w:r w:rsidRPr="00A33F07">
             <w:rPr>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00A33F07">
             <w:rPr>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>уебсайт:www.vik-ruse.com</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00E82E43" w:rsidTr="007816F4">
+    <w:tr w:rsidR="00E82E43" w14:paraId="4297325A" w14:textId="77777777" w:rsidTr="007816F4">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="7" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1859" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E82E43" w:rsidRPr="007816F4" w:rsidRDefault="00E82E43" w:rsidP="00E82E43">
+        <w:p w14:paraId="05A8968B" w14:textId="77777777" w:rsidR="00E82E43" w:rsidRPr="007816F4" w:rsidRDefault="00E82E43" w:rsidP="00E82E43">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:ind w:firstLine="322"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9345" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E82E43" w:rsidRPr="00630226" w:rsidRDefault="00E82E43" w:rsidP="00351BC2">
+        <w:p w14:paraId="2FA4066C" w14:textId="77777777" w:rsidR="00E82E43" w:rsidRPr="00630226" w:rsidRDefault="00E82E43" w:rsidP="00351BC2">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:ind w:hanging="7"/>
             <w:rPr>
               <w:color w:val="003399"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E82E43" w:rsidRDefault="00E82E43">
+  <w:p w14:paraId="3D738DB9" w14:textId="77777777" w:rsidR="00E82E43" w:rsidRDefault="00E82E43">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04FF5347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E7C30EC"/>
     <w:lvl w:ilvl="0" w:tplc="0402000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3869,51 +3826,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45296944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2A80180"/>
     <w:lvl w:ilvl="0" w:tplc="CE424968">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3985,51 +3942,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BFE23B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14EABD26"/>
     <w:lvl w:ilvl="0" w:tplc="134E1362">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4099,51 +4056,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D085632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="899A53AE"/>
     <w:lvl w:ilvl="0" w:tplc="A2BC87F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
@@ -4214,204 +4171,210 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="940917208">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1585603067">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="458498748">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1677268250">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0029245D"/>
     <w:rsid w:val="00056599"/>
     <w:rsid w:val="000D1D97"/>
     <w:rsid w:val="00132D78"/>
     <w:rsid w:val="001A51A2"/>
     <w:rsid w:val="002311A0"/>
     <w:rsid w:val="00286684"/>
     <w:rsid w:val="0029245D"/>
     <w:rsid w:val="00351BC2"/>
     <w:rsid w:val="0035463A"/>
     <w:rsid w:val="003B6DEB"/>
     <w:rsid w:val="00436D75"/>
     <w:rsid w:val="0044190A"/>
     <w:rsid w:val="004A15E5"/>
     <w:rsid w:val="004D59A9"/>
     <w:rsid w:val="00563927"/>
     <w:rsid w:val="005F60FE"/>
     <w:rsid w:val="00630226"/>
     <w:rsid w:val="006420A2"/>
     <w:rsid w:val="006B2902"/>
     <w:rsid w:val="006E1A1E"/>
     <w:rsid w:val="007134BC"/>
     <w:rsid w:val="007354CD"/>
     <w:rsid w:val="00746117"/>
     <w:rsid w:val="007816F4"/>
     <w:rsid w:val="00887EF9"/>
     <w:rsid w:val="00A4148B"/>
+    <w:rsid w:val="00A76F21"/>
     <w:rsid w:val="00AC6E18"/>
     <w:rsid w:val="00B409D2"/>
+    <w:rsid w:val="00B63681"/>
     <w:rsid w:val="00B82A46"/>
     <w:rsid w:val="00BD3BA5"/>
     <w:rsid w:val="00BE5A83"/>
     <w:rsid w:val="00D96CB4"/>
+    <w:rsid w:val="00DD2244"/>
     <w:rsid w:val="00E10D92"/>
     <w:rsid w:val="00E31FE4"/>
+    <w:rsid w:val="00E7708E"/>
     <w:rsid w:val="00E82E43"/>
     <w:rsid w:val="00F15B25"/>
     <w:rsid w:val="00F22C8F"/>
     <w:rsid w:val="00FB1B6B"/>
     <w:rsid w:val="00FE1E90"/>
     <w:rsid w:val="00FF4FB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2722A1C2"/>
   <w15:docId w15:val="{5F67962F-A96A-4EC7-88ED-F722CEABDB79}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4739,50 +4702,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00563927"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -4829,65 +4797,58 @@
     <w:link w:val="a6"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029245D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Долен колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:rsid w:val="0029245D"/>
   </w:style>
   <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0029245D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029245D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Изнесен текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0029245D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -4925,51 +4886,51 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00563927"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -5205,78 +5166,78 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>1</Pages>
   <Words>785</Words>
-  <Characters>4478</Characters>
+  <Characters>4480</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5253</CharactersWithSpaces>
+  <CharactersWithSpaces>5255</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dim</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>