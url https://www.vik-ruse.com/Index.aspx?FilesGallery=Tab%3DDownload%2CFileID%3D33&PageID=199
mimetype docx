--- v0 (2025-10-04)
+++ v1 (2026-04-03)
@@ -1,163 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F321AF" w:rsidRPr="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00F321AF">
+    <w:p w14:paraId="52388821" w14:textId="77777777" w:rsidR="00F321AF" w:rsidRPr="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00F321AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F321AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E3E6811" wp14:editId="1B2B40AD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69D2586C" wp14:editId="459714B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5467350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1206997</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1219200" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Правоъгълник 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1219200" cy="247650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00F321AF">
+                          <w:p w14:paraId="7CC9A5C1" w14:textId="77777777" w:rsidR="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00F321AF">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                               </w:rPr>
                               <w:t>Обр</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                               </w:rPr>
                               <w:t>. №-1aП</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5E3E6811" id="Правоъгълник 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:430.5pt;margin-top:-95.05pt;width:96pt;height:19.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuGtgWfAIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdJNV+hd1U0WNgpCq&#10;tlKLep54vVlL/sN2sltOnHkJXgHBBYHgGbZvxNi7baPCCREpzoxnPD/ffJOT01ZJsuXOC6MLOt4b&#10;UcI1M6XQ64K+vVm+OqLEB9AlSKN5Qe+4p6ezly9OGjvluamNLLkjGET7aWMLWodgp1nmWc0V+D1j&#10;uUZjZZyCgKpbZ6WDBqMrmeWj0UHWGFdaZxj3Hm8XvZHOUvyq4ixcVpXngciCYm0hnS6dq3hmsxOY&#10;rh3YWrChDPiHKhQIjUkfQy0gANk48UcoJZgz3lRhjxmVmaoSjKcesJvx6Fk31zVYnnpBcLx9hMn/&#10;v7DsYnvliCgLmlOiQeGIuk/3H7rP3Zfu1/3H7it+f3Q/u2/dd5JHtBrrp/jo2l65QfMoxtbbyqn4&#10;i02RNiF894gwbwNheDnOx8c4NkoY2vLJ4cF+GkH29No6H15zo0gUCupwgglY2J77gBnR9cElJtNm&#10;KaRMU5SaNDHDYYoPSKZKQsBUymJ7Xq8pAblGlrLgUsidtzHkAnxNtoBE8UaKsqeGEgH5KYUq6NEo&#10;fuI11iB1zM4Tw4bCIjI9FlEK7aodAFqZ8g5BdqZnn7dsKTDfOfhwBQ7phnjgCoVLPCppsAkzSJTU&#10;xr3/2330RxaglZIG6YtFv9uA45TINxr5cTyeTCLfkzLZP8xRcbuW1a5Fb9SZwcbHuKyWJTH6B/kg&#10;Vs6oW9y0ecyKJtAMc/dQDspZ6NcKd5Xx+Ty5IccthHN9bVkMHiGLSN+0t+DsMOGA3LgwD1SH6bNB&#10;9779qOebYCqRWBAh7nHFcUQF9yMNZtjluIC7evJ6+seZ/QYAAP//AwBQSwMEFAAGAAgAAAAhAJzA&#10;KFXgAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxa26BWIY1TARJCqAdE&#10;oXfHdpOIeB3Zzk/fHudEjzs7mvmm2M+2I6PxoXUogK8ZEIPK6RZrAT/fb6sMSIgStewcGgEXE2Bf&#10;3t4UMtduwi8zHmNNUgiGXApoYuxzSoNqjJVh7XqD6Xd23sqYTl9T7eWUwm1HHxjbUitbTA2N7M1r&#10;Y9TvcbACTu78MllV4cd4+WyH94NXKjsIcX83P++ARDPHfzMs+AkdysRUuQF1IJ2AbMvTlihgxZ8Y&#10;B7JY2OYxadWibTgHWhb0ekb5BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC4a2BZ8AgAA&#10;uQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJzAKFXg&#10;AAAADgEAAA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" stroked="f" strokeweight="1pt">
+              <v:rect w14:anchorId="69D2586C" id="Правоъгълник 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:430.5pt;margin-top:-95.05pt;width:96pt;height:19.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJ8OumRQIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1rGzEQvRf6H4TuzdrG+TJeBxOTUghJ&#10;IAk5j7WSVyBpVEn2bvrrO9JuEpP2VOqDrNGM5+O9N15e9dawgwxRo6v59GTCmXQCG+12NX9+uvl2&#10;wVlM4Bow6GTNX2XkV6uvX5adX8gZtmgaGRglcXHR+Zq3KflFVUXRSgvxBL105FQYLCQyw65qAnSU&#10;3ZpqNpmcVR2GxgcUMkZ63QxOvir5lZIi3SsVZWKm5tRbKmco5zaf1WoJi10A32oxtgH/0IUF7ajo&#10;e6oNJGD7oP9IZbUIGFGlE4G2QqW0kGUGmmY6+TTNYwtellkInOjfYYr/L624Ozz6h0AwdD4uIl3z&#10;FL0KNn9Tf6wvYL2+gyX7xAQ9TmfTS2KAM0G+2fz87LSgWX382oeYvku0LF9qHoiMghEcbmOiihT6&#10;FpKLObzRxhRCjGNdrnBe8gPpQhlIVMr6pubR7TgDsyPBiRRKyqPf5pQbiC07AHEe0ehmYNnqRFIz&#10;2tb8YpI/+Zl6MC5Xl0UsY2MfWORb6rf9CNAWm9eHwAIOQope3GiqdwsxPUAg5RAetA3png5lkIbA&#10;8cZZi+HX395zPBFKXs46UiI1/XMPQXJmfjii+nI6n2fpFmN+ej4jIxx7tscet7fXSINPae+8KNcc&#10;n8zbVQW0L7Q061yVXOAE1R6gHI3rNGwIrZ2Q63UJI7l6SLfu0YucPEOWkX7qXyD4keFE2rjDN9XC&#10;4hPRQ+xA9XqfUOmiggzxgCvRkQ2SeiFmXMu8S8d2ifr481j9BgAA//8DAFBLAwQUAAYACAAAACEA&#10;nMAoVeAAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FrboFYhjVMBEkKo&#10;B0Shd8d2k4h4HdnOT98e50SPOzua+abYz7Yjo/GhdSiArxkQg8rpFmsBP99vqwxIiBK17BwaARcT&#10;YF/e3hQy127CLzMeY01SCIZcCmhi7HNKg2qMlWHteoPpd3beyphOX1Pt5ZTCbUcfGNtSK1tMDY3s&#10;zWtj1O9xsAJO7vwyWVXhx3j5bIf3g1cqOwhxfzc/74BEM8d/Myz4CR3KxFS5AXUgnYBsy9OWKGDF&#10;nxgHsljY5jFp1aJtOAdaFvR6RvkHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASfDrpkUC&#10;AACEBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnMAo&#10;VeAAAAAOAQAADwAAAAAAAAAAAAAAAACfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;" filled="f" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00F321AF">
+                    <w:p w14:paraId="7CC9A5C1" w14:textId="77777777" w:rsidR="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00F321AF">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                         <w:t>Обр</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                         <w:t>. №-1aП</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
@@ -182,249 +182,259 @@
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Фактура №………....…./………..20....</w:t>
       </w:r>
       <w:r w:rsidRPr="00F321AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F321AF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>г.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F321AF">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F321AF" w:rsidRPr="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00F321AF">
+    <w:p w14:paraId="5DCB47FB" w14:textId="678CCE39" w:rsidR="00F321AF" w:rsidRPr="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00F321AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F321AF">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">УПРАВИТЕЛЯ                                                      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F321AF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Сума:..............................лв.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F321AF" w:rsidRPr="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00F321AF">
+        <w:t>Сума:..............................</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22313">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>евро</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F321AF">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A955AE6" w14:textId="77777777" w:rsidR="00F321AF" w:rsidRPr="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00F321AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F321AF">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">НА „ВОДОСНАБДЯВАНЕ                                               </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F321AF" w:rsidRPr="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00F321AF">
+    <w:p w14:paraId="2ECD06EB" w14:textId="77777777" w:rsidR="00F321AF" w:rsidRPr="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00F321AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F321AF">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>И КАНАЛИЗАЦИЯ“ ООД − РУСЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="0A8F254A" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30963909" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D109CD" w:rsidRPr="008E422E" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="0E16EE1B" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B94180" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="008E422E" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E422E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">ЗАЯВЛЕНИЕ ЗА </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">ПРЕДВАРИТЕЛНО </w:t>
       </w:r>
       <w:r w:rsidRPr="008E422E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ПРОУЧВАНЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="7E128E1C" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="28E2B45F" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>НА ВОДОПРОВОДНАТА И КАНАЛИЗАЦИОННА МРЕЖА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="1C2E5F14" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="3A024F71" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>клиенти</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -437,61 +447,61 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA3430">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>лица</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="05AE7F57" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="1257E58E" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>от</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F954D4">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -591,398 +601,378 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...................................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">......................., </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="510E2DDC" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>БУЛСТАТ .........................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..........., представлявано от:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="28023062" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>........................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>....................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="7706E2CF" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E381CC7" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                  </w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>за клиенти физически лица</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="29B4E89E" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="1C4CC593" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>....................................................................................................................…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">..., </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="48445984" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:t>ЕГН ......…..........</w:t>
       </w:r>
       <w:r>
         <w:t>.............</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:t>.., л.к.№....…...........</w:t>
       </w:r>
       <w:r>
         <w:t>.............</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:t>.., изд. на ...........</w:t>
       </w:r>
       <w:r>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:t>...... от ...…........</w:t>
       </w:r>
       <w:r>
         <w:t>..............</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="012AF0E1" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>адрес</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ....……............................................….</w:t>
       </w:r>
       <w:r>
         <w:t>.......................................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>..,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="676785A2" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>при</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>представителство</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="097E83E7" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>.........................................................................................................................…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>............................</w:t>
       </w:r>
       <w:r>
         <w:t>........,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ЕГН.......................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">..., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>л.к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.№............</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">......, </w:t>
+        <w:t>......, изд. на .............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.... </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>изд</w:t>
+        <w:t>от</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...23 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> ..………........., </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="5596F102" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>адрес .............................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>........................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.. , в качеството му на представител на .......................................................................................................</w:t>
       </w:r>
@@ -1007,153 +997,153 @@
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......., л.к.№.............</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.....,изд. на ................. от ....................., адрес .........................................................., по пълномощно ..................……..........…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.............................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
-[...17 lines deleted...]
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="1AA8CD7E" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E0269A" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A35B4E5" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>От…………………………………………………………………………….................................……</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="69696B96" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                            </w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>име, презиме, фамилия</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="0C5154C1" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272D1BE0" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>представляващ…………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>........................</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="089316DA" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -1164,227 +1154,226 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>фирма</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="0DE05EB3" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0091054E" w:rsidRDefault="0091054E" w:rsidP="00D109CD">
+    <w:p w14:paraId="739DA0A9" w14:textId="77777777" w:rsidR="0091054E" w:rsidRDefault="0091054E" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0091054E" w:rsidRDefault="0091054E" w:rsidP="00D109CD">
+    <w:p w14:paraId="012976F9" w14:textId="77777777" w:rsidR="0091054E" w:rsidRDefault="0091054E" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0091054E" w:rsidRDefault="0091054E" w:rsidP="00D109CD">
+    <w:p w14:paraId="2EC5E070" w14:textId="77777777" w:rsidR="0091054E" w:rsidRDefault="0091054E" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="0091054E" w:rsidP="0091054E">
+    <w:p w14:paraId="783FE215" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="0091054E" w:rsidP="0091054E">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="00D109CD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Г-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00D109CD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">     УПРАВИТЕЛ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="0091054E">
+    <w:p w14:paraId="45D12A37" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="0091054E">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
       </w:pPr>
       <w:r>
         <w:t>Желая да извършите проучване, посочите условия, възможността и начина на присъединяване към водопроводната и/или канализационна мрежа на обект недвижим имот, представляващ урегулиран /неурегулиран/ поземлен имот ………………………., кв…………...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="044D557A" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>парцел………….…, местност……………………………… с административен адрес…………...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="25D4E677" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="739A1F18" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA7E0F0" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Предназначение на обекта:…………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="156D55E5" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="1E84EBAA" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Брой на бъдещите потребители, функционално независими с отделно мерене…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="6C519872" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11523664" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>бр.апартаменти……...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>............;бр.</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> офиси………</w:t>
       </w:r>
       <w:r>
@@ -1402,260 +1391,268 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;бр.гаражи………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">.. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="19FD603D" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2861C9B2" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">други </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..............................</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>……………..…………………….………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="4A837AB8" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..................................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="3107C281" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                /селскостопанска дейност, ферми-брой животни, поливане-м.кв, басеини-м.куб.,хотел,поч.ст-я,болница-бр.легла и т.н./</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="11BDAAA7" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="34488FB3" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="5EBDA75C" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Оразмерителни водни количества</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>л/сек.</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="2CCA4C64" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="67E1553E" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>питейно-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>битови</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>нужди</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>………….…</w:t>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>….…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>л/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>сек</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  -</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -1663,1131 +1660,1150 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>разрешени</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…………...….…… л/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>сек</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="4A901F36" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                           - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>допълнителни</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…………...……л/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>сек</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="160A45D8" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">технологични   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>нужди</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-        <w:t>технологични</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="bg-BG"/>
-[...120 lines deleted...]
-        <w:t xml:space="preserve">- </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>….л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>сек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>разрешени</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>……………….…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…л/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2326202D" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:ind w:left="4500"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>допълнителни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…………….…..л/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="08AD1460" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>противопожарни</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>нужди</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>….л</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>нужди</w:t>
+        <w:t>разрешени</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>…………….л/</w:t>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>……л/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>сек</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">  - </w:t>
+    </w:p>
+    <w:p w14:paraId="72F358ED" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:ind w:left="4500"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>разрешени</w:t>
+        <w:t>допълнителни</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>………………..……л/</w:t>
+        <w:t>……………..…..л/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>сек</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...43 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="7CA762D2" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>съгласно член ....................ал.............т.............от Наредба № 2 на ПСТН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D109CD" w:rsidRPr="00CA6E36" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="3C8713B1" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250B3B74" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="00CA6E36" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Необходим напор........................м.в.стълб</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRPr="0045332D" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="3AF495ED" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="0045332D" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0045332D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">за временно водоснабдявяне на обекта </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="54287532" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045332D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                по време на строителството</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">      - разрешени..................................л/сек</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRPr="0045332D" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="2F24DFAC" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="0045332D" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0045332D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="0045332D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>от водопровод</w:t>
       </w:r>
       <w:r w:rsidRPr="0045332D">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="34A5A187" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="00941ED9" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Характер на консумиране…………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRPr="005A368D" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="51327BED" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="005A368D" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                          /равномерно,залпово,сменност/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="18C922AB" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Отводнена площ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> : ..........................................ха.</w:t>
       </w:r>
       <w:r w:rsidRPr="0016208B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="7743BF5A" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRPr="00084157" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="7D10D99A" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRPr="00084157" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Точен адрес за кореспонденция:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="0A78D72B" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>гр./с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/……………………..,ПК………,ул:………………..............................№....,вх…,ет……,ап.....,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="005A368D">
+    <w:p w14:paraId="58E34797" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="005A368D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>телефон:…………….…,факс:………...….,моб.тел:……..........…….,Е-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidRPr="00941ED9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>............</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A368D" w:rsidRDefault="005A368D" w:rsidP="00D109CD">
+    <w:p w14:paraId="223E43D3" w14:textId="77777777" w:rsidR="005A368D" w:rsidRDefault="005A368D" w:rsidP="00D109CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложения:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="005A368D" w:rsidP="00D109CD">
+    <w:p w14:paraId="49BCB292" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="005A368D" w:rsidP="00D109CD">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A368D">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Копие </w:t>
       </w:r>
       <w:r w:rsidR="00D109CD" w:rsidRPr="005A368D">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на документ за собственост или учредено право на строеж в друг имот                     /предоставено вещно право на ползване/;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="005A368D" w:rsidP="005A368D">
+    <w:p w14:paraId="671B585D" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="005A368D" w:rsidP="005A368D">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A368D">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Копие </w:t>
       </w:r>
       <w:r w:rsidR="00D109CD" w:rsidRPr="005A368D">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>от скица /виза/ за проучване и проектиране/когато издаването й е      задължително съгл. чл.140, ал.3 и чл.144, ал.1 , т.2 отЗУТ/;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B830EF" w:rsidRPr="005A368D" w:rsidRDefault="005A368D" w:rsidP="005A368D">
+    <w:p w14:paraId="1F19D303" w14:textId="77777777" w:rsidR="00B830EF" w:rsidRPr="005A368D" w:rsidRDefault="005A368D" w:rsidP="005A368D">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A368D">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Схема</w:t>
       </w:r>
       <w:r w:rsidR="00D109CD" w:rsidRPr="005A368D">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, план или проект, в който се предлага  местоположението за    присъединяване на имота към ВиК отклоненията съгл. чл.110 от ЗУТ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+    <w:p w14:paraId="3CC0CACB" w14:textId="77777777" w:rsidR="00D109CD" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
       <w:pPr>
         <w:pStyle w:val="a5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00351BC2" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="4B30AA22" w14:textId="77777777" w:rsidR="00351BC2" w:rsidRDefault="00D109CD" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дата</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>………......….,</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>……......….,20</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>…..г.</w:t>
+        <w:t>г.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">   С </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>уважение</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>:………………………..</w:t>
+        <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00D109CD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00F321AF" w:rsidRDefault="00C516A7" w:rsidP="00C516A7">
+    <w:p w14:paraId="24FBB2C5" w14:textId="77777777" w:rsidR="00F321AF" w:rsidRDefault="00F321AF" w:rsidP="00D109CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6705EFEE" w14:textId="77777777" w:rsidR="00F321AF" w:rsidRPr="00F22313" w:rsidRDefault="00C516A7" w:rsidP="00C516A7">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Моля</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Моля, попълнете и подайте документа с входящ номер в Центъра за обслужване на </w:t>
+      </w:r>
+      <w:r w:rsidR="00E71B6D" w:rsidRPr="00F22313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>клиенти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> попълнете и подайте документа с входящ номер в </w:t>
-[...56 lines deleted...]
-    <w:sectPr w:rsidR="00F321AF" w:rsidSect="007079D2">
+        <w:t xml:space="preserve"> на ул. Цариград 7, град Русе.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F321AF" w:rsidRPr="00F22313" w:rsidSect="007079D2">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00981F7E" w:rsidRDefault="00981F7E" w:rsidP="0029245D">
+    <w:p w14:paraId="7B10B5FD" w14:textId="77777777" w:rsidR="00624C15" w:rsidRDefault="00624C15" w:rsidP="0029245D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00981F7E" w:rsidRDefault="00981F7E" w:rsidP="0029245D">
+    <w:p w14:paraId="0BCC0C21" w14:textId="77777777" w:rsidR="00624C15" w:rsidRDefault="00624C15" w:rsidP="0029245D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00C23A4E" w:rsidRDefault="00C23A4E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53BF11A8" w14:textId="77777777" w:rsidR="00C23A4E" w:rsidRDefault="00C23A4E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00C23A4E" w:rsidRDefault="00C23A4E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D9EB63C" w14:textId="77777777" w:rsidR="00C23A4E" w:rsidRDefault="00C23A4E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00C23A4E" w:rsidRDefault="00C23A4E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B37F8A7" w14:textId="77777777" w:rsidR="00C23A4E" w:rsidRDefault="00C23A4E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00981F7E" w:rsidRDefault="00981F7E" w:rsidP="0029245D">
+    <w:p w14:paraId="11720EB5" w14:textId="77777777" w:rsidR="00624C15" w:rsidRDefault="00624C15" w:rsidP="0029245D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00981F7E" w:rsidRDefault="00981F7E" w:rsidP="0029245D">
+    <w:p w14:paraId="3A1B959B" w14:textId="77777777" w:rsidR="00624C15" w:rsidRDefault="00624C15" w:rsidP="0029245D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00C23A4E" w:rsidRDefault="00C23A4E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17D80B4A" w14:textId="77777777" w:rsidR="00C23A4E" w:rsidRDefault="00C23A4E">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a7"/>
       <w:tblW w:w="11204" w:type="dxa"/>
       <w:tblInd w:w="-714" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1859"/>
       <w:gridCol w:w="9345"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0029245D" w:rsidTr="0029245D">
+    <w:tr w:rsidR="0029245D" w14:paraId="6C60C3ED" w14:textId="77777777" w:rsidTr="0029245D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1859" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0029245D" w:rsidRDefault="0029245D">
+        <w:p w14:paraId="6901BA03" w14:textId="77777777" w:rsidR="0029245D" w:rsidRDefault="0029245D">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:ind w:firstLine="322"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9345" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0029245D" w:rsidRPr="00630226" w:rsidRDefault="0029245D" w:rsidP="007134BC">
+        <w:p w14:paraId="024A02F9" w14:textId="77777777" w:rsidR="0029245D" w:rsidRPr="00630226" w:rsidRDefault="0029245D" w:rsidP="007134BC">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:ind w:hanging="7"/>
             <w:rPr>
               <w:color w:val="003399"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="0029245D" w:rsidRDefault="0029245D">
+  <w:p w14:paraId="57494127" w14:textId="77777777" w:rsidR="0029245D" w:rsidRDefault="0029245D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a7"/>
       <w:tblW w:w="11204" w:type="dxa"/>
       <w:tblInd w:w="-714" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1859"/>
       <w:gridCol w:w="9345"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C516A7" w:rsidTr="0091054E">
+    <w:tr w:rsidR="00C516A7" w14:paraId="3268E6A5" w14:textId="77777777" w:rsidTr="0091054E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1859" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="00C516A7" w:rsidRPr="007115BC" w:rsidRDefault="00C516A7" w:rsidP="00AA5FB6">
+        <w:p w14:paraId="66EB0C0B" w14:textId="77777777" w:rsidR="00C516A7" w:rsidRPr="007115BC" w:rsidRDefault="00C516A7" w:rsidP="00AA5FB6">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:ind w:firstLine="322"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007115BC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:lang w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21A7120E" wp14:editId="216C5DC2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="533A3415" wp14:editId="7AECEC9B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>541505</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>119380</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="564515" cy="564515"/>
                 <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="7" name="Картина 1" descr="logo-ViK-Ruse"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="7" name="Картина 1" descr="logo-ViK-Ruse"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
@@ -2798,150 +2814,149 @@
                                   <a14:imgEffect>
                                     <a14:saturation sat="200000"/>
                                   </a14:imgEffect>
                                 </a14:imgLayer>
                               </a14:imgProps>
                             </a:ext>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="564515" cy="564515"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:extLst/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9345" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00C516A7" w:rsidRPr="007115BC" w:rsidRDefault="00C516A7" w:rsidP="00AA5FB6">
+        <w:p w14:paraId="6239DF21" w14:textId="77777777" w:rsidR="00C516A7" w:rsidRPr="007115BC" w:rsidRDefault="00C516A7" w:rsidP="00AA5FB6">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="003399"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="00C516A7" w:rsidRPr="00A33F07" w:rsidRDefault="00C516A7" w:rsidP="00AA5FB6">
+        <w:p w14:paraId="6131ECB9" w14:textId="77777777" w:rsidR="00C516A7" w:rsidRPr="00A33F07" w:rsidRDefault="00C516A7" w:rsidP="00AA5FB6">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="34"/>
               <w:szCs w:val="34"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00A33F07">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="34"/>
               <w:szCs w:val="34"/>
             </w:rPr>
             <w:t>„ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ“ ООД – РУСЕ</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00C516A7" w:rsidRPr="007115BC" w:rsidRDefault="00C516A7" w:rsidP="00AA5FB6">
+        <w:p w14:paraId="53535916" w14:textId="77777777" w:rsidR="00C516A7" w:rsidRPr="007115BC" w:rsidRDefault="00C516A7" w:rsidP="00AA5FB6">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007115BC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:color w:val="003399"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:eastAsia="bg-BG"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
-                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55559791" wp14:editId="4FA48970">
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E3DF47C" wp14:editId="59D934C1">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="column">
                       <wp:posOffset>52854</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="paragraph">
                       <wp:posOffset>33356</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="5706036" cy="0"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:wrapNone/>
                     <wp:docPr id="4" name="Право съединение 2"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvCnPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="5706036" cy="0"/>
                             </a:xfrm>
                             <a:prstGeom prst="line">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:ln w="15875">
@@ -2957,59 +2972,59 @@
                             <a:fillRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="tx1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:bodyPr/>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:line w14:anchorId="3BB3885E" id="Право съединение 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="4.15pt,2.65pt" to="453.45pt,2.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBb9+sB/AEAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNGlLu7tR0z3sarkg&#10;qPh5ANexG0v+k22a9AZXXoJXQIiVuCzPkL4RYyfNrgAJgbjYnvF838x8Hq8uWyXRnjkvjC7xdJJj&#10;xDQ1ldC7Er99c/PkHCMfiK6INJqV+MA8vlw/frRqbMFmpjayYg4BifZFY0tch2CLLPO0Zor4ibFM&#10;wyU3TpEApttllSMNsCuZzfJ8mTXGVdYZyrwH73V/ideJn3NGw0vOPQtIlhhqC2l1ad3GNVuvSLFz&#10;xNaCDmWQf6hCEaEh6Uh1TQJB75z4hUoJ6ow3PEyoUZnhXFCWeoBupvlP3byuiWWpFxDH21Em//9o&#10;6Yv9xiFRlfgpRpooeKLu0/F997n70n1Hxw/Hj91t97X71t3Bfgf7LZpF0RrrC8Be6Y0bLG83LirQ&#10;cqfiDr2hNgl9GIVmbUAUnIuzfJnPlxjR0112D7TOh2fMKBQPJZZCRw1IQfbPfYBkEHoKiW6pUQOT&#10;tzg/W6Qwb6SoboSU8dK73fZKOrQn8f3z+fziIlYPFA/CwJIanLGnvot0CgfJ+gSvGAeJoO5pnyEO&#10;JxtpCaVMh+nAKzVERxiHEkZg/mfgEB+hLA3u34BHRMpsdBjBSmjjfpc9tKeSeR9/UqDvO0qwNdUh&#10;vW+SBiYwKTf8ljjiD+0Ev//T6x8AAAD//wMAUEsDBBQABgAIAAAAIQB++Mzj2gAAAAUBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI5BSwMxFITvgv8hPMGL2MSKpV03W0RRxMtiK55fN3E3mLwsm3S7/fc+&#10;vdTTMMww85XrKXgx2iG5SBpuZgqEpSYaR62Gj+3z9RJEykgGfSSr4WgTrKvzsxILEw/0bsdNbgWP&#10;UCpQQ5dzX0iZms4GTLPYW+LsKw4BM9uhlWbAA48HL+dKLWRAR/zQYW8fO9t8b/ZBw6i2R+fN57x/&#10;qd1rclhfvT3VWl9eTA/3ILKd8qkMv/iMDhUz7eKeTBJew/KWixruWDhdqcUKxO7Py6qU/+mrHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBb9+sB/AEAABsEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB++Mzj2gAAAAUBAAAPAAAAAAAAAAAAAAAA&#10;AFYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" strokecolor="#039" strokeweight="1.25pt">
+                  <v:line w14:anchorId="35750B5D" id="Право съединение 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="4.15pt,2.65pt" to="453.45pt,2.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlxu96wAEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jj2EkEyzkkSC9F&#10;G/TxATS1tAjwhSVryX/fJWXLQVugaNELRS53ZneGq+3DaA07AkbtXcuXi5ozcNJ32h1a/u3r87s7&#10;zmISrhPGO2j5CSJ/2L19sx1CAze+96YDZETiYjOElvcphaaqouzBirjwARxdKo9WJDrioepQDMRu&#10;TXVT15tq8NgF9BJipOjTdMl3hV8pkOmTUhESMy2n3lJZsaz7vFa7rWgOKEKv5bkN8Q9dWKEdFZ2p&#10;nkQS7DvqX6isluijV2khva28UlpC0UBqlvVPar70IkDRQubEMNsU/x+t/Hh8dC9INgwhNjG8YFYx&#10;KrT5S/2xsZh1ms2CMTFJwfVtvalXG87k5a66AgPG9B68ZXnTcqNd1iEacfwQExWj1EtKDhvHBpqe&#10;9d3tuqRFb3T3rI3JlxEP+0eD7CjyG9ar1f19fjaieJVGJ+MoeFVRdulkYCrwGRTTHfW9nCrkAYOZ&#10;VkgJLi3PvMZRdoYpamEG1n8GnvMzFMrw/Q14RpTK3qUZbLXz+Lvqaby0rKb8iwOT7mzB3nen8r7F&#10;Gpqi4tx54vOYvj4X+PW/3P0AAAD//wMAUEsDBBQABgAIAAAAIQB++Mzj2gAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5BSwMxFITvgv8hPMGL2MSKpV03W0RRxMtiK55fN3E3mLwsm3S7/fc+vdTT&#10;MMww85XrKXgx2iG5SBpuZgqEpSYaR62Gj+3z9RJEykgGfSSr4WgTrKvzsxILEw/0bsdNbgWPUCpQ&#10;Q5dzX0iZms4GTLPYW+LsKw4BM9uhlWbAA48HL+dKLWRAR/zQYW8fO9t8b/ZBw6i2R+fN57x/qd1r&#10;clhfvT3VWl9eTA/3ILKd8qkMv/iMDhUz7eKeTBJew/KWixruWDhdqcUKxO7Py6qU/+mrHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlxu96wAEAAN8DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB++Mzj2gAAAAUBAAAPAAAAAAAAAAAAAAAAABoE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="#039" strokeweight="1.25pt">
                     <v:stroke joinstyle="miter"/>
                   </v:line>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00C516A7" w:rsidRPr="00A33F07" w:rsidRDefault="00C516A7" w:rsidP="00C23A4E">
+        <w:p w14:paraId="3F8D7FB4" w14:textId="77777777" w:rsidR="00C516A7" w:rsidRPr="00A33F07" w:rsidRDefault="00C516A7" w:rsidP="00C23A4E">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
@@ -3184,61 +3199,61 @@
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00A33F07">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>уебсайт:www.vik-ruse.com</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E82E43" w:rsidRDefault="00E82E43">
+  <w:p w14:paraId="7D652200" w14:textId="77777777" w:rsidR="00E82E43" w:rsidRDefault="00E82E43">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697E594A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52842AB6"/>
     <w:lvl w:ilvl="0" w:tplc="0402000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3280,167 +3295,173 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1979531785">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0029245D"/>
     <w:rsid w:val="00036008"/>
     <w:rsid w:val="00056599"/>
     <w:rsid w:val="00062B3F"/>
     <w:rsid w:val="001E0FCF"/>
     <w:rsid w:val="00286684"/>
     <w:rsid w:val="0029245D"/>
     <w:rsid w:val="00351BC2"/>
     <w:rsid w:val="0035463A"/>
     <w:rsid w:val="0044190A"/>
     <w:rsid w:val="004D59A9"/>
     <w:rsid w:val="004E37B0"/>
     <w:rsid w:val="005877C3"/>
     <w:rsid w:val="005A368D"/>
     <w:rsid w:val="005F60FE"/>
+    <w:rsid w:val="00624C15"/>
     <w:rsid w:val="00630226"/>
     <w:rsid w:val="00647771"/>
     <w:rsid w:val="007079D2"/>
     <w:rsid w:val="007134BC"/>
     <w:rsid w:val="0071625B"/>
     <w:rsid w:val="00746117"/>
     <w:rsid w:val="007B27A2"/>
     <w:rsid w:val="00864726"/>
+    <w:rsid w:val="008F7928"/>
     <w:rsid w:val="0091054E"/>
     <w:rsid w:val="00981F7E"/>
     <w:rsid w:val="00B830EF"/>
     <w:rsid w:val="00B94D05"/>
     <w:rsid w:val="00C23A4E"/>
     <w:rsid w:val="00C505E2"/>
     <w:rsid w:val="00C516A7"/>
     <w:rsid w:val="00D109CD"/>
     <w:rsid w:val="00D57689"/>
     <w:rsid w:val="00E71B6D"/>
     <w:rsid w:val="00E82E43"/>
+    <w:rsid w:val="00EF5228"/>
+    <w:rsid w:val="00F22313"/>
     <w:rsid w:val="00F22C8F"/>
     <w:rsid w:val="00F321AF"/>
     <w:rsid w:val="00F67B91"/>
     <w:rsid w:val="00FB1B6B"/>
     <w:rsid w:val="00FE3E7D"/>
     <w:rsid w:val="00FF4FB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2636F205"/>
   <w15:docId w15:val="{FE822BAC-B7E8-4FC1-BF01-3778BE8616AE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3768,50 +3789,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D109CD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3871,65 +3897,58 @@
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Долен колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:rsid w:val="0029245D"/>
   </w:style>
   <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0029245D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029245D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Изнесен текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0029245D"/>
     <w:rPr>
@@ -3992,51 +4011,51 @@
     <w:link w:val="2"/>
     <w:rsid w:val="00D109CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005A368D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="807863649">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1456411278">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4299,78 +4318,78 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>903</Words>
-  <Characters>5148</Characters>
+  <Characters>5150</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6039</CharactersWithSpaces>
+  <CharactersWithSpaces>6041</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dim</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>