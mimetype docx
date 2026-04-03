--- v0 (2025-10-04)
+++ v1 (2026-04-03)
@@ -1,177 +1,177 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00351BC2" w:rsidRDefault="0070357E">
+    <w:p w14:paraId="0C05ED0A" w14:textId="77777777" w:rsidR="00351BC2" w:rsidRDefault="0070357E">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C61F5F1" wp14:editId="3524FB03">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5565140</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1206197</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1219200" cy="304800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Правоъгълник 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1219200" cy="304800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0070357E" w:rsidRDefault="0070357E" w:rsidP="0070357E">
+                          <w:p w14:paraId="559D4C72" w14:textId="77777777" w:rsidR="0070357E" w:rsidRDefault="0070357E" w:rsidP="0070357E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                               </w:rPr>
                               <w:t>Обр. №-3П</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Правоъгълник 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:438.2pt;margin-top:-95pt;width:96pt;height:24pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDn5H6rpQIAAHYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1u1DAU3iNxB8t7mmSYQhs1U41aFSFV&#10;7YgWde1x7CaSYxvbM8mwYs0luAKCDQLBGdIb8Wxn0tJWLBAjjfP8fr7374PDrhFozYytlSxwtpNi&#10;xCRVZS2vC/z28uTZHkbWEVkSoSQr8IZZfDh7+uSg1TmbqEqJkhkEINLmrS5w5ZzOk8TSijXE7ijN&#10;JAi5Mg1xcDXXSWlIC+iNSCZp+iJplSm1UZRZC9zjKMSzgM85o+6cc8scEgWG2Fw4TTiX/kxmByS/&#10;NkRXNR3CIP8QRUNqCU5HqGPiCFqZ+gFUU1OjrOJuh6omUZzXlIUcIJssvZfNRUU0C7lAcawey2T/&#10;Hyw9Wy8MqkvoHUaSNNCi/tPNh/5z/6X/dfOx/wr/H/3P/lv/HWW+Wq22ORhd6IUZbhZIn3rHTeO/&#10;kBTqQoU3Y4VZ5xAFZjbJ9qFtGFGQPU+ne0ADTHJrrY11r5hqkCcKbKCDobBkfWpdVN2qeGdSndRC&#10;AJ/kQv7BAEzPSXzAMcRAuY1gUfsN45A4BDUJDsLIsSNh0JrAsBBKmXRZFFWkZJG9m8JvCHm0CAkI&#10;CYAemUNAI/YA4Mf5IXZMZ9D3pixM7Gic/i2waDxaBM9KutG4qaUyjwEIyGrwHPW3RYql8VVy3bID&#10;FU8uVbmBCTEqro7V9KSGzpwS6xbEwK5AM2H/3TkcXKi2wGqgMKqUef8Y3+vDCIMUoxZ2r8D23YoY&#10;hpF4LWG497Pp1C9ruEx3X07gYu5KlnclctUcKegYDDBEF0iv78SW5EY1V/BMzL1XEBFJwXeBqTPb&#10;y5GLbwI8NJTN50ENFlQTdyovNPXgvsB+8i67K2L0MJ4OBvtMbfeU5PemNOp6S6nmK6d4HUb4tq5D&#10;6WG5wwwND5F/Pe7eg9btczn7DQAA//8DAFBLAwQUAAYACAAAACEAy+EZdOAAAAAOAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Fq7VRXSEKcCJIRQF4hC9449TSLicRQ7j/49zgqW&#10;c+foPvLDbFs2Yu8bRxI2awEMSTvTUCXh++t1lQLzQZFRrSOUcEUPh+L2JleZcRN94ngKFYsm5DMl&#10;oQ6hyzj3ukar/Np1SPF3cb1VIZ59xU2vpmhuW74VIuFWNRQTatXhS4365zRYCWd3eZ6sLul9vH40&#10;w9ux1zo9Snl/Nz89Ags4hz8YlvqxOhSxU+kGMp61EtKHZBdRCavNXsRVCyKSNGrlou22AniR8/8z&#10;il8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5+R+q6UCAAB2BQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAy+EZdOAAAAAOAQAADwAAAAAAAAAA&#10;AAAAAAD/BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAwGAAAAAA==&#10;" filled="f" stroked="f" strokeweight="1pt">
+              <v:rect w14:anchorId="5C61F5F1" id="Правоъгълник 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:438.2pt;margin-top:-95pt;width:96pt;height:24pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGtK1SbQIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jSlQ0qUlSBmCYh&#10;QMDEs+vYJJLj885uk+6v39lJUwZoD9Py4Jzv43ffPjvvW8O2Cn0DtuTFUc6ZshKqxj6X/Mfj1acT&#10;znwQthIGrCr5Tnl+vvz44axzCzWDGkylkBGI9YvOlbwOwS2yzMtatcIfgVOWhBqwFYGu+JxVKDpC&#10;b002y/MvWQdYOQSpvCfu5SDky4SvtZLhVmuvAjMlp9hCOjGd63hmyzOxeEbh6kaOYYh/iKIVjSWn&#10;E9SlCIJtsHkD1TYSwYMORxLaDLRupEo5UDZF/iqbh1o4lXKh4ng3lcn/P1h5s31wd0hl6JxfeCJj&#10;Fr3GNv4pPtanYu2mYqk+MEnMYlacUgc4kyT7nM9PiCaY7GDt0IdvCloWiZIjNSPVSGyvfRhU9yrR&#10;mYWrxpjUEGP/YBBm5GSHEBMVdkZFPWPvlWZNRUHNkoM0PerCINsK6ruQUtlQDKJaVGpgH+f0jSFP&#10;FimBBBiRNQU0YY8AcTLfYg/pjPrRVKXhm4zzvwU2GE8WyTPYMBm3jQV8D8BQVqPnQX9fpKE0sUqh&#10;X/ekEsk1VLs7ZAjDFngnrxrqzLXw4U4gjT01k1Y53NKhDXQlh5HirAb89R4/6tM0kpSzjtao5P7n&#10;RqDizHy3NKenxXwe9y5d5sdfZ3TBl5L1S4ndtBdAHSvo0XAykVE/mD2pEdon2vhV9EoiYSX5LrkM&#10;uL9chGG96c2QarVKarRrToRr++BkBI8FjpP32D8JdON4BhrsG9ivnFi8mtJBN1paWG0C6CaN8KGu&#10;Y+lpT9MMjW9KfAhe3pPW4eVb/gYAAP//AwBQSwMEFAAGAAgAAAAhAMvhGXTgAAAADgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxau1UV0hCnAiSEUBeIQveOPU0i4nEUO4/+Pc4K&#10;lnPn6D7yw2xbNmLvG0cSNmsBDEk701Al4fvrdZUC80GRUa0jlHBFD4fi9iZXmXETfeJ4ChWLJuQz&#10;JaEOocs497pGq/zadUjxd3G9VSGefcVNr6Zoblu+FSLhVjUUE2rV4UuN+uc0WAlnd3merC7pfbx+&#10;NMPbsdc6PUp5fzc/PQILOIc/GJb6sToUsVPpBjKetRLSh2QXUQmrzV7EVQsikjRq5aLttgJ4kfP/&#10;M4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAa0rVJtAgAAQQUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMvhGXTgAAAADgEAAA8AAAAAAAAA&#10;AAAAAAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="0070357E" w:rsidRDefault="0070357E" w:rsidP="0070357E">
+                    <w:p w14:paraId="559D4C72" w14:textId="77777777" w:rsidR="0070357E" w:rsidRDefault="0070357E" w:rsidP="0070357E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                         <w:t>Обр. №-3П</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="5A6358B2" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00171789">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
       <w:r w:rsidR="00C148C5">
         <w:rPr>
           <w:b/>
@@ -193,117 +193,123 @@
       <w:r w:rsidR="00C148C5">
         <w:t>………..</w:t>
       </w:r>
       <w:r w:rsidR="00C148C5" w:rsidRPr="00361B16">
         <w:t>20....</w:t>
       </w:r>
       <w:r w:rsidR="00C148C5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C148C5" w:rsidRPr="00361B16">
         <w:t>г</w:t>
       </w:r>
       <w:r w:rsidR="00C148C5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C148C5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="304E8A1E" w14:textId="3432D125" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171789">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>УПРАВИТЕЛЯ</w:t>
       </w:r>
       <w:r w:rsidR="00C148C5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                                                           </w:t>
       </w:r>
       <w:r w:rsidR="00C148C5" w:rsidRPr="00C148C5">
         <w:t>Сума:</w:t>
       </w:r>
       <w:r w:rsidR="00C148C5">
-        <w:t>..............................лв.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+        <w:t>..............................</w:t>
+      </w:r>
+      <w:r w:rsidR="00867C63">
+        <w:t>евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00C148C5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5015787D" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">НА „ВОДОСНАБДЯВАНЕ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRPr="00171789" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="62BC3A36" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRPr="00171789" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>И КАНАЛИЗАЦИЯ“ ООД − РУСЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="6A120B8C" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
@@ -352,762 +358,711 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRPr="003C14B5" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="5151E335" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRPr="003C14B5" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:ind w:left="142" w:right="-58" w:hanging="142"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="4D8650EE" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="34DB8AC9" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRPr="00FC021E" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="65681011" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRPr="00FC021E" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC021E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ИСКАНЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="643D4E37" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRPr="00752B11" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="1EEE7F5B" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRPr="00752B11" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЗА СЪГЛАСУВАНЕ НА ИНВЕСТИЦИОНЕН ПРОЕКТ</w:t>
       </w:r>
       <w:r w:rsidR="00752B11">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00F716D3">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00752B11">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЛИНЕЕН ОБЕКТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="3E9884B3" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="7C279B2B" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="1678C027" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>От.............................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="317051A4" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>/име, фамилия;  фирма /</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="3CF8C045" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="2DF4D9AE" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="254FAE0C" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRPr="00361B16" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="7CD4C0EC" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRPr="00361B16" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00361B16">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Г-Н  УПРАВИТЕЛ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRPr="004D11C6" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="08FA1147" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRPr="004D11C6" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="7C7587DD" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">На основание издадено становище </w:t>
       </w:r>
       <w:r w:rsidRPr="0072686B">
         <w:t>с изходни данни и условия за присъединяване към водоснабдителната и/или канализационна мрежа</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> №.........................от дата..................20</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC158A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">....г., желая да извършите съгласуване на ............................................бр. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="43EA1688" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>папки с инвестиционен проект на обект</w:t>
       </w:r>
       <w:r w:rsidR="00C148C5">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00F716D3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C148C5">
         <w:t>линеен обект</w:t>
       </w:r>
       <w:r>
         <w:t>:.................................................</w:t>
       </w:r>
       <w:r w:rsidR="00C148C5">
         <w:t>............................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="066F32F5" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>……………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00C148C5">
         <w:t>....................</w:t>
       </w:r>
       <w:r>
         <w:t>……..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="7302826B" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>с административен адрес:...............................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00C148C5">
         <w:t>...................</w:t>
       </w:r>
       <w:r>
         <w:t>............</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="42524386" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>...................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00C148C5">
         <w:t>...................</w:t>
       </w:r>
       <w:r>
         <w:t>....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="68F540DF" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Точен адрес за кореспоненция:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="23C69902" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>гр./с./..........................., ПК................, ул....................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="14E8AE15" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>..................................................................................................................,вх........, ет........,ап....,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="3D6B12A0" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>телефон за връзка:...............................,.факс:...................,мобилен тел.:................................,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="4FB66A67" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Е-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="004D11C6">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t>................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="241CC8F0" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="7F5558A7" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="08370B16" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="42B10DC1" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Дата:.............................</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>С уважение:..................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
+    <w:p w14:paraId="1D6978E3" w14:textId="77777777" w:rsidR="00C6069D" w:rsidRDefault="00C6069D" w:rsidP="00C6069D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">   /подпис,печат на фирма/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00727CF4" w:rsidRDefault="00727CF4" w:rsidP="00727CF4">
+    <w:p w14:paraId="724F52C9" w14:textId="77777777" w:rsidR="00727CF4" w:rsidRDefault="00727CF4" w:rsidP="00727CF4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00727CF4" w:rsidRPr="00727CF4" w:rsidRDefault="00573721" w:rsidP="00573721">
+    <w:p w14:paraId="6827DD4E" w14:textId="77777777" w:rsidR="00727CF4" w:rsidRPr="00FC0623" w:rsidRDefault="00573721" w:rsidP="00573721">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC0623">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Моля</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Моля, попълнете и подайте документа с входящ номер в Центъра за обслужване на </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53A2B" w:rsidRPr="00FC0623">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>клиенти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0623">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> попълнете и подайте документа с входящ номер в </w:t>
-[...56 lines deleted...]
-    <w:sectPr w:rsidR="00727CF4" w:rsidRPr="00727CF4" w:rsidSect="007079D2">
+        <w:t xml:space="preserve"> на ул. Цариград 7, град Русе.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00727CF4" w:rsidRPr="00FC0623" w:rsidSect="007079D2">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00210B0A" w:rsidRDefault="00210B0A" w:rsidP="0029245D">
+    <w:p w14:paraId="24EF8C0F" w14:textId="77777777" w:rsidR="001E24BB" w:rsidRDefault="001E24BB" w:rsidP="0029245D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00210B0A" w:rsidRDefault="00210B0A" w:rsidP="0029245D">
+    <w:p w14:paraId="7B3F4F1D" w14:textId="77777777" w:rsidR="001E24BB" w:rsidRDefault="001E24BB" w:rsidP="0029245D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00AE04D8" w:rsidRDefault="00AE04D8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67EA2ECE" w14:textId="77777777" w:rsidR="00AE04D8" w:rsidRDefault="00AE04D8">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00AE04D8" w:rsidRDefault="00AE04D8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4637DCFB" w14:textId="77777777" w:rsidR="00AE04D8" w:rsidRDefault="00AE04D8">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00AE04D8" w:rsidRDefault="00AE04D8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75A13974" w14:textId="77777777" w:rsidR="00AE04D8" w:rsidRDefault="00AE04D8">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00210B0A" w:rsidRDefault="00210B0A" w:rsidP="0029245D">
+    <w:p w14:paraId="437CC620" w14:textId="77777777" w:rsidR="001E24BB" w:rsidRDefault="001E24BB" w:rsidP="0029245D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00210B0A" w:rsidRDefault="00210B0A" w:rsidP="0029245D">
+    <w:p w14:paraId="6655D4F1" w14:textId="77777777" w:rsidR="001E24BB" w:rsidRDefault="001E24BB" w:rsidP="0029245D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00AE04D8" w:rsidRDefault="00AE04D8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="023FACF6" w14:textId="77777777" w:rsidR="00AE04D8" w:rsidRDefault="00AE04D8">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a7"/>
       <w:tblW w:w="11204" w:type="dxa"/>
       <w:tblInd w:w="-714" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1859"/>
       <w:gridCol w:w="9345"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0029245D" w:rsidTr="0029245D">
+    <w:tr w:rsidR="0029245D" w14:paraId="50E217DC" w14:textId="77777777" w:rsidTr="0029245D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1859" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0029245D" w:rsidRDefault="0029245D">
+        <w:p w14:paraId="729F5F98" w14:textId="77777777" w:rsidR="0029245D" w:rsidRDefault="0029245D">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:ind w:firstLine="322"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9345" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0029245D" w:rsidRPr="00630226" w:rsidRDefault="0029245D" w:rsidP="007134BC">
+        <w:p w14:paraId="672350DD" w14:textId="77777777" w:rsidR="0029245D" w:rsidRPr="00630226" w:rsidRDefault="0029245D" w:rsidP="007134BC">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:ind w:hanging="7"/>
             <w:rPr>
               <w:color w:val="003399"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="0029245D" w:rsidRDefault="0029245D">
+  <w:p w14:paraId="0CBA2A24" w14:textId="77777777" w:rsidR="0029245D" w:rsidRDefault="0029245D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a7"/>
       <w:tblW w:w="11204" w:type="dxa"/>
       <w:tblInd w:w="-714" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1859"/>
       <w:gridCol w:w="9345"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00573721" w:rsidRPr="009612D2" w:rsidTr="00752DD2">
+    <w:tr w:rsidR="00573721" w:rsidRPr="009612D2" w14:paraId="278106B6" w14:textId="77777777" w:rsidTr="00752DD2">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1859" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00573721" w:rsidRPr="007115BC" w:rsidRDefault="00573721" w:rsidP="00AA5FB6">
+        <w:p w14:paraId="7FD891E1" w14:textId="77777777" w:rsidR="00573721" w:rsidRPr="007115BC" w:rsidRDefault="00573721" w:rsidP="00AA5FB6">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:ind w:firstLine="322"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007115BC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:lang w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07D0DEF6" wp14:editId="730633C5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CD2AAF3" wp14:editId="38F51AF2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>541505</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>119380</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="564515" cy="564515"/>
                 <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="7" name="Картина 1" descr="logo-ViK-Ruse"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="7" name="Картина 1" descr="logo-ViK-Ruse"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
@@ -1118,150 +1073,149 @@
                                   <a14:imgEffect>
                                     <a14:saturation sat="200000"/>
                                   </a14:imgEffect>
                                 </a14:imgLayer>
                               </a14:imgProps>
                             </a:ext>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="564515" cy="564515"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:extLst/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9345" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00573721" w:rsidRPr="007115BC" w:rsidRDefault="00573721" w:rsidP="00AA5FB6">
+        <w:p w14:paraId="32616218" w14:textId="77777777" w:rsidR="00573721" w:rsidRPr="007115BC" w:rsidRDefault="00573721" w:rsidP="00AA5FB6">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="003399"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="00573721" w:rsidRPr="00A33F07" w:rsidRDefault="00573721" w:rsidP="00AA5FB6">
+        <w:p w14:paraId="5CFD0836" w14:textId="77777777" w:rsidR="00573721" w:rsidRPr="00A33F07" w:rsidRDefault="00573721" w:rsidP="00AA5FB6">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="34"/>
               <w:szCs w:val="34"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00A33F07">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="34"/>
               <w:szCs w:val="34"/>
             </w:rPr>
             <w:t>„ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ“ ООД – РУСЕ</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00573721" w:rsidRPr="007115BC" w:rsidRDefault="00573721" w:rsidP="00AA5FB6">
+        <w:p w14:paraId="7230E31F" w14:textId="77777777" w:rsidR="00573721" w:rsidRPr="007115BC" w:rsidRDefault="00573721" w:rsidP="00AA5FB6">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007115BC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:color w:val="003399"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:eastAsia="bg-BG"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
-                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FFCF371" wp14:editId="36141F07">
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E179AB2" wp14:editId="5A965DE7">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="column">
                       <wp:posOffset>52854</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="paragraph">
                       <wp:posOffset>33356</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="5706036" cy="0"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:wrapNone/>
                     <wp:docPr id="2" name="Право съединение 2"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvCnPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="5706036" cy="0"/>
                             </a:xfrm>
                             <a:prstGeom prst="line">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:ln w="15875">
@@ -1277,59 +1231,59 @@
                             <a:fillRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="tx1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:bodyPr/>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:line w14:anchorId="70A1440D" id="Право съединение 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="4.15pt,2.65pt" to="453.45pt,2.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQcF2W/AEAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNGmrdnejpnvY1XJB&#10;UPHzAK5jN5b8J9s06Q2uvASvgBAr7WV5hvSNGDtpdgVICMTF9ozn+2bm83h12SqJ9sx5YXSJp5Mc&#10;I6apqYTelfjd25tn5xj5QHRFpNGsxAfm8eX66ZNVYws2M7WRFXMISLQvGlviOgRbZJmnNVPET4xl&#10;Gi65cYoEMN0uqxxpgF3JbJbny6wxrrLOUOY9eK/7S7xO/JwzGl5x7llAssRQW0irS+s2rtl6RYqd&#10;I7YWdCiD/EMViggNSUeqaxIIeu/EL1RKUGe84WFCjcoM54Ky1AN0M81/6uZNTSxLvYA43o4y+f9H&#10;S1/uNw6JqsQzjDRR8ETd5+OH7kv3tfuOjh+Pn7rb7lt3193Dfg/7LZpF0RrrC8Be6Y0bLG83LirQ&#10;cqfiDr2hNgl9GIVmbUAUnIuzfJnPlxjR0132ALTOh+fMKBQPJZZCRw1IQfYvfIBkEHoKiW6pUQOT&#10;tzg/W6Qwb6SoboSU8dK73fZKOrQn8f3z+fziIlYPFI/CwJIanLGnvot0CgfJ+gSvGQeJoO5pnyEO&#10;JxtpCaVMh+nAKzVERxiHEkZg/mfgEB+hLA3u34BHRMpsdBjBSmjjfpc9tKeSeR9/UqDvO0qwNdUh&#10;vW+SBiYwKTf8ljjij+0Ef/jT6x8AAAD//wMAUEsDBBQABgAIAAAAIQB++Mzj2gAAAAUBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI5BSwMxFITvgv8hPMGL2MSKpV03W0RRxMtiK55fN3E3mLwsm3S7/fc+&#10;vdTTMMww85XrKXgx2iG5SBpuZgqEpSYaR62Gj+3z9RJEykgGfSSr4WgTrKvzsxILEw/0bsdNbgWP&#10;UCpQQ5dzX0iZms4GTLPYW+LsKw4BM9uhlWbAA48HL+dKLWRAR/zQYW8fO9t8b/ZBw6i2R+fN57x/&#10;qd1rclhfvT3VWl9eTA/3ILKd8qkMv/iMDhUz7eKeTBJew/KWixruWDhdqcUKxO7Py6qU/+mrHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQcF2W/AEAABsEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB++Mzj2gAAAAUBAAAPAAAAAAAAAAAAAAAA&#10;AFYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" strokecolor="#039" strokeweight="1.25pt">
+                  <v:line w14:anchorId="047FF6F3" id="Право съединение 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="4.15pt,2.65pt" to="453.45pt,2.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlxu96wAEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jj2EkEyzkkSC9F&#10;G/TxATS1tAjwhSVryX/fJWXLQVugaNELRS53ZneGq+3DaA07AkbtXcuXi5ozcNJ32h1a/u3r87s7&#10;zmISrhPGO2j5CSJ/2L19sx1CAze+96YDZETiYjOElvcphaaqouzBirjwARxdKo9WJDrioepQDMRu&#10;TXVT15tq8NgF9BJipOjTdMl3hV8pkOmTUhESMy2n3lJZsaz7vFa7rWgOKEKv5bkN8Q9dWKEdFZ2p&#10;nkQS7DvqX6isluijV2khva28UlpC0UBqlvVPar70IkDRQubEMNsU/x+t/Hh8dC9INgwhNjG8YFYx&#10;KrT5S/2xsZh1ms2CMTFJwfVtvalXG87k5a66AgPG9B68ZXnTcqNd1iEacfwQExWj1EtKDhvHBpqe&#10;9d3tuqRFb3T3rI3JlxEP+0eD7CjyG9ar1f19fjaieJVGJ+MoeFVRdulkYCrwGRTTHfW9nCrkAYOZ&#10;VkgJLi3PvMZRdoYpamEG1n8GnvMzFMrw/Q14RpTK3qUZbLXz+Lvqaby0rKb8iwOT7mzB3nen8r7F&#10;Gpqi4tx54vOYvj4X+PW/3P0AAAD//wMAUEsDBBQABgAIAAAAIQB++Mzj2gAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5BSwMxFITvgv8hPMGL2MSKpV03W0RRxMtiK55fN3E3mLwsm3S7/fc+vdTT&#10;MMww85XrKXgx2iG5SBpuZgqEpSYaR62Gj+3z9RJEykgGfSSr4WgTrKvzsxILEw/0bsdNbgWPUCpQ&#10;Q5dzX0iZms4GTLPYW+LsKw4BM9uhlWbAA48HL+dKLWRAR/zQYW8fO9t8b/ZBw6i2R+fN57x/qd1r&#10;clhfvT3VWl9eTA/3ILKd8qkMv/iMDhUz7eKeTBJew/KWixruWDhdqcUKxO7Py6qU/+mrHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlxu96wAEAAN8DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB++Mzj2gAAAAUBAAAPAAAAAAAAAAAAAAAAABoE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="#039" strokeweight="1.25pt">
                     <v:stroke joinstyle="miter"/>
                   </v:line>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00573721" w:rsidRPr="00A33F07" w:rsidRDefault="00573721" w:rsidP="00AE04D8">
+        <w:p w14:paraId="5885FE7E" w14:textId="77777777" w:rsidR="00573721" w:rsidRPr="00A33F07" w:rsidRDefault="00573721" w:rsidP="00AE04D8">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
@@ -1489,170 +1443,177 @@
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00A33F07">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:iCs/>
               <w:color w:val="003399"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>уебсайт:www.vik-ruse.com</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E82E43" w:rsidRDefault="00E82E43">
+  <w:p w14:paraId="1BEB2CEA" w14:textId="77777777" w:rsidR="00E82E43" w:rsidRDefault="00E82E43">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0029245D"/>
     <w:rsid w:val="00036008"/>
     <w:rsid w:val="00056599"/>
+    <w:rsid w:val="001E1723"/>
+    <w:rsid w:val="001E24BB"/>
     <w:rsid w:val="00210B0A"/>
     <w:rsid w:val="002647C5"/>
     <w:rsid w:val="00286684"/>
     <w:rsid w:val="0029245D"/>
     <w:rsid w:val="00323806"/>
     <w:rsid w:val="00351BC2"/>
     <w:rsid w:val="0035463A"/>
     <w:rsid w:val="0044190A"/>
     <w:rsid w:val="004D59A9"/>
     <w:rsid w:val="00573721"/>
     <w:rsid w:val="005F60FE"/>
     <w:rsid w:val="00630226"/>
     <w:rsid w:val="006D4A0D"/>
     <w:rsid w:val="0070357E"/>
     <w:rsid w:val="007079D2"/>
     <w:rsid w:val="007134BC"/>
     <w:rsid w:val="00727CF4"/>
     <w:rsid w:val="00746117"/>
     <w:rsid w:val="00752B11"/>
+    <w:rsid w:val="00867C63"/>
     <w:rsid w:val="009612D2"/>
     <w:rsid w:val="009B1B95"/>
     <w:rsid w:val="00AE04D8"/>
     <w:rsid w:val="00B1280A"/>
     <w:rsid w:val="00BA4831"/>
     <w:rsid w:val="00C148C5"/>
     <w:rsid w:val="00C379C1"/>
     <w:rsid w:val="00C6069D"/>
     <w:rsid w:val="00D01496"/>
     <w:rsid w:val="00D21712"/>
     <w:rsid w:val="00D53A2B"/>
     <w:rsid w:val="00E57D0D"/>
+    <w:rsid w:val="00E7708E"/>
     <w:rsid w:val="00E82E43"/>
     <w:rsid w:val="00F22C8F"/>
     <w:rsid w:val="00F54F3F"/>
     <w:rsid w:val="00F716D3"/>
     <w:rsid w:val="00FB1B6B"/>
+    <w:rsid w:val="00FC0623"/>
     <w:rsid w:val="00FF4FB2"/>
     <w:rsid w:val="00FF5662"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7E0778A4"/>
   <w15:docId w15:val="{33D0D164-7579-4D1A-B0C9-1522D261E69A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1980,50 +1941,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C6069D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -2085,65 +2051,58 @@
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Долен колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0029245D"/>
   </w:style>
   <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0029245D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029245D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Изнесен текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0029245D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -2171,51 +2130,51 @@
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Заглавие Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ab"/>
     <w:rsid w:val="00C6069D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2452,76 +2411,76 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>316</Words>
-  <Characters>1804</Characters>
+  <Characters>1806</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2116</CharactersWithSpaces>
+  <CharactersWithSpaces>2118</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dim</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>